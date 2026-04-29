--- v1 (2026-01-01)
+++ v2 (2026-04-29)
@@ -245,50 +245,51 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Отчет о проведении самообследования за 2021 год</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Отчет о проведении самообследования за 2022 год</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Отчет о проведении самообследования за 2023 год</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Отчет о проведении самообследования за 2024 год</w:t>
             </w:r>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
               <w:t xml:space="preserve">Предписанияорганов, осуществляющих государственный контроль (надзор) в сфереобразования</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Предписания органов, осуществляющих государственный контроль(надзор) в сфере образования отсутствуют</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>